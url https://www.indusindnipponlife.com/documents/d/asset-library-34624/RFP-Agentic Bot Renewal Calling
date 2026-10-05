--- v0 (2026-06-24)
+++ v1 (2026-10-05)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74C07C6D" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00B4094B" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1772463B" w14:textId="77777777" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FCF6D0" w14:textId="77777777" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -272,122 +272,114 @@
       </w:r>
       <w:r w:rsidR="00186A11" w:rsidRPr="00186A11">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00186A11">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> June’26.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C14C3F3" w14:textId="5BFE8C49" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
+    <w:p w14:paraId="4C14C3F3" w14:textId="6C65789B" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Submission of Technical </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE1CC9">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>proposal:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81C98">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE36E0">
+      <w:r w:rsidR="002238FE">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="005650BB" w:rsidRPr="005650BB">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="002238FE" w:rsidRPr="002238FE">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005650BB">
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="002238FE">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> August </w:t>
       </w:r>
       <w:r w:rsidR="000A510A">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>June’26</w:t>
+        <w:t>’26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5C7A82" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00676FA3" w:rsidRDefault="00362743" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D4CF99" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00342DFB" w:rsidRDefault="00362743" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
@@ -1892,67 +1884,51 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AAB769" w14:textId="77777777" w:rsidR="00FD7311" w:rsidRPr="00342DFB" w:rsidRDefault="00FD7311" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">* - Detailed Process Note and the content of the RFP is subject to change and the final </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> will be agreed mutually prior to the agreement signing.</w:t>
+        <w:t>* - Detailed Process Note and the content of the RFP is subject to change and the final will one will be agreed mutually prior to the agreement signing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4B0B98" w14:textId="77777777" w:rsidR="005B2F9C" w:rsidRPr="00342DFB" w:rsidRDefault="005B2F9C" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C086E87" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A85269A" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
@@ -2122,237 +2098,165 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
         <w:t>IndusInd</w:t>
       </w:r>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nippon Life Insurance Company is amongst the leading private sector life insurance companies in India in terms of individual WRP (weighted received premium) and new business WRP. The company is one of the largest non-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
+        <w:t xml:space="preserve"> Nippon Life Insurance Company is amongst the leading private sector life insurance companies in India in terms of individual WRP (weighted received premium) and new business WRP. The company is one of the largest non-bank supported private life insurers with over 10 million policyholders*, a strong distribution network of 713 branches and 46,538 advisors as on March 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00166C32">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t>bank</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> supported private life insurers with over 10 million policyholders*, a strong distribution network of 713 branches and 46,538 advisors as on March 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166C32">
+        <w:t xml:space="preserve">. The company holds </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>Claim Settlement Ratio</w:t>
       </w:r>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The company holds </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F6B9B">
+        <w:t xml:space="preserve"> of 98.7% as on March 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00166C32">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t>Claim Settlement Ratio</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of 98.7% as on March 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166C32">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE747F2" w14:textId="4F020A18" w:rsidR="00342DFB" w:rsidRPr="00342DFB" w:rsidRDefault="007F6B9B" w:rsidP="007F6B9B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="150"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
+      </w:pPr>
+      <w:r w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Rated amongst the Top 3 Most Trusted Life Insurance Service Brands by Brand Equity‘s Most Trusted Brands Survey 2018, the company’s vision is "To be a company people are proud of, trust in and grow with; providing financial independence to every life we touch." With this in mind, </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>IndusInd</w:t>
+      </w:r>
       <w:r w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rated amongst the Top 3 Most Trusted Life Insurance Service Brands by Brand </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> Life caters to five distinct segments, namely Protection, Child, Retirement, Saving &amp; Investment, and Health; for individuals as well as Groups/Corporate entities.</w:t>
+        <w:t xml:space="preserve"> Nippon Life caters to five distinct segments, namely Protection, Child, Retirement, Saving &amp; Investment, and Health; for individuals as well as Groups/Corporate entities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BFE2C3" w14:textId="60493ECA" w:rsidR="00F47D28" w:rsidRPr="00342DFB" w:rsidRDefault="00F47D28" w:rsidP="00342DFB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6B1023" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00956953" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc109221880"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
@@ -2419,67 +2323,51 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Based upon the review and evaluation of proposals offered in response to this RFP, </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">may at its sole discretion negotiate and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> contracts with </w:t>
+        <w:t xml:space="preserve">may at its sole discretion negotiate and enter into contracts with </w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shortlisted </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:r w:rsidR="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>/Vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -2678,155 +2566,130 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reminding </w:t>
       </w:r>
       <w:r w:rsidR="00DE36E0">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>customers</w:t>
       </w:r>
       <w:r w:rsidR="00D07674">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D2076C">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(calling/Message/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(calling/Message/Whatsapp/Email)</w:t>
+      </w:r>
+      <w:r w:rsidR="005349A8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about their renewal premium due, to increase collection efficiency cross the cohor</w:t>
+      </w:r>
       <w:r w:rsidR="00D2076C">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Whatsapp</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>t, while optimizing the cost.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3DB85E" w14:textId="77777777" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F61A99" w14:textId="0C31CACC" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Plz</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> refer attached document for detail SOW and selection criteria.</w:t>
+        <w:t>Plz refer attached document for detail SOW and selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3967561F" w14:textId="77777777" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5FA460" w14:textId="77777777" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="1F3F7EF4">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1843722771" r:id="rId9">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1849083596" r:id="rId9">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C13E7CE" w14:textId="49D9C65E" w:rsidR="00B56FAA" w:rsidRDefault="00B56FAA" w:rsidP="00B56FAA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4160ACF5" w14:textId="77777777" w:rsidR="006D11A7" w:rsidRPr="00EC713F" w:rsidRDefault="006D11A7" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2881,227 +2744,147 @@
       </w:r>
       <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2CBAC1" w14:textId="156BA672" w:rsidR="006005A3" w:rsidRPr="00342DFB" w:rsidRDefault="006005A3" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The submission and receipt of proposals </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">The submission and receipt of proposals does not obligate </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>does</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in any way</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and this is only an invitation to an offer and does not bind </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legally</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F" w:rsidRPr="00F2633D">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>obligate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> shall not be liable for any costs </w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">incurred by Vendors in the preparation, presentation. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in any way</w:t>
-[...129 lines deleted...]
-        <w:t xml:space="preserve"> Contracts which result from this RFP shall be non-exclusive, non-commitment, as-ordered agreements. </w:t>
+        <w:t xml:space="preserve"> makes no representation, implied or express, that it will accept and approve any proposal submitted. Any and all Contracts which result from this RFP shall be non-exclusive, non-commitment, as-ordered agreements. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -3291,111 +3074,79 @@
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107DD06B" w14:textId="34BD90B7" w:rsidR="00EC713F" w:rsidRPr="00F2633D" w:rsidRDefault="005E7582" w:rsidP="00EC713F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendors </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Vendors waives any right to claim damages of any nature whatsoever based on the selection process, final selection, and any communications associated with the selection. </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>waives</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> reserves the right to award the Contract to the Vendor(s) whose proposal is deemed to be the most advantageous in meeting the specifications of the RFP. In addition, </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any right to claim damages of any nature whatsoever based on the selection process, final selection, and any communications associated with the selection. </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> proposals submitted. </w:t>
+        <w:t xml:space="preserve"> reserves the right to add or waive any requirements contained in this RFP at its sole discretion with regard to proposals submitted. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’ decision on award of Contract shall be final and binding on all the vendors. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -3527,83 +3278,51 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> herein and all other information provided </w:t>
       </w:r>
       <w:r w:rsidR="009B59CE">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> as strictl</w:t>
+        <w:t xml:space="preserve"> vendor in connection with the services offered to be provided by the vendor pursuant to this RFP, are to be treated by vendor as strictl</w:t>
       </w:r>
       <w:r w:rsidR="005F4762" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y confidential and proprietary.</w:t>
       </w:r>
       <w:r w:rsidR="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE5DB53" w14:textId="77777777" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -3656,61 +3375,59 @@
         <w:t>Contracting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="531C0DE4" w14:textId="653CAAF1" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">This RFP is being issued to individual </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AC28BA" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is not </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
@@ -4197,71 +3914,51 @@
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> may or may not be the determining factor in </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> selection process.  The award may be </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> to the </w:t>
+        <w:t xml:space="preserve"> selection process.  The award may be made to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(s) whose proposal(s) is (are) determined to be of highest value in terms of quality and price.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490BD40A" w14:textId="2E87D8BE" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4284,71 +3981,51 @@
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to request the </w:t>
       </w:r>
       <w:r w:rsidR="00AC28BA" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">(s) to demonstrate that adequate </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> equipment are available for delivery of services</w:t>
+        <w:t>(s) to demonstrate that adequate skills, equipment are available for delivery of services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D25680" w14:textId="16ED6CEB" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
@@ -4384,91 +4061,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> on any proposal.</w:t>
+        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary in order to make a decision on any proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4CE0C" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Any proposal not supported by the information requested in the RFP, or not complying with the RFP requirements, may not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3051741C" w14:textId="77777777" w:rsidR="0036049F" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
@@ -4803,106 +4440,74 @@
         </w:rPr>
         <w:t>Declaration that the Database of the Vendor is situated in India as required by IRDAI regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566F88B2" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaration if the Vendor has ever been </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> by any Government organization, or any Client Company</w:t>
+        <w:t>Declaration if the Vendor has ever been black listed by any Government organization, or any Client Company</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDBE6A4" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaration that the Memorandum of Association and Article of Association of the Vendor Company </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for such an activity to be performed.</w:t>
+        <w:t>Declaration that the Memorandum of Association and Article of Association of the Vendor Company allows for such an activity to be performed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022BCA1E" w14:textId="4A315E8C" w:rsidR="00554EFD" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Right for </w:t>
@@ -5236,83 +4841,63 @@
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1944BFFD" w14:textId="77777777" w:rsidR="009407EB" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commercials bids will be asked </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Commercials bids will be asked later on the selection, based on technical proposals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD23523" w14:textId="277F03B6" w:rsidR="0017715E" w:rsidRPr="00CA5081" w:rsidRDefault="0017715E" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>later on</w:t>
-[...21 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FA094B" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc109221893"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5325,134 +4910,127 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>) Vendor Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="73436D9E" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00751B68" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kindly fill in the attached questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7AE28F" w14:textId="4EB96F9E" w:rsidR="00751B68" w:rsidRDefault="00751B68" w:rsidP="00E36989">
+    <w:p w14:paraId="7CD12B66" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00751B68" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21924181" w14:textId="11A06D96" w:rsidR="00090881" w:rsidRDefault="00005C01" w:rsidP="00E36989">
+    <w:bookmarkStart w:id="20" w:name="_MON_1731150808"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="7F7AE28F" w14:textId="7B56631A" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="001D63A4" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
-[...2 lines deleted...]
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1311" w:dyaOrig="849" w14:anchorId="63FAABAF">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:65.5pt;height:42.5pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1033" DrawAspect="Icon" ObjectID="_1843722772" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1849083597" r:id="rId11"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C25569" w14:textId="77777777" w:rsidR="00090881" w:rsidRPr="00342DFB" w:rsidRDefault="00090881" w:rsidP="00E36989">
-[...9 lines deleted...]
-    <w:p w14:paraId="2852878E" w14:textId="63521B8E" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
+    <w:p w14:paraId="2852878E" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc109221894"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc109221894"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003E08F2" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact person for questions and clarifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB" w:rsidDel="009C645E">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012712F4" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="003E08F2" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="530ECF3D" w14:textId="77777777" w:rsidR="006B451D" w:rsidRPr="00342DFB" w:rsidRDefault="006B451D" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -5641,60 +5219,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E23CCA" w:rsidSect="002B4351">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1620" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="151D6267" w14:textId="77777777" w:rsidR="0041583F" w:rsidRDefault="0041583F">
+    <w:p w14:paraId="010BC158" w14:textId="77777777" w:rsidR="008562BD" w:rsidRDefault="008562BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05412A78" w14:textId="77777777" w:rsidR="0041583F" w:rsidRDefault="0041583F">
+    <w:p w14:paraId="48485A19" w14:textId="77777777" w:rsidR="008562BD" w:rsidRDefault="008562BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
@@ -5788,102 +5366,102 @@
     <w:panose1 w:val="020F0502020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30C0E5B0" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00447466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E36989">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E36989">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="73385C03" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="253ED1BC" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00326938">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_________</w:t>
     </w:r>
     <w:r w:rsidR="00E36989">
@@ -6023,51 +5601,51 @@
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6CA0F3AC" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="75B10DC2" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6362017E" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00326938">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_________</w:t>
     </w:r>
     <w:r w:rsidR="00E36989">
@@ -6201,157 +5779,157 @@
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F11C5A7" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="47D87B2C" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="215CC608" w14:textId="77777777" w:rsidR="0041583F" w:rsidRDefault="0041583F">
+    <w:p w14:paraId="2562146B" w14:textId="77777777" w:rsidR="008562BD" w:rsidRDefault="008562BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="695FE4A0" w14:textId="77777777" w:rsidR="0041583F" w:rsidRDefault="0041583F">
+    <w:p w14:paraId="69A7EBF0" w14:textId="77777777" w:rsidR="008562BD" w:rsidRDefault="008562BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="284B5632" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                       </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D3693FA" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Request for Proposal</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0989A608" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="00B3301E" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                      </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75498CA4" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009F0882"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A58F880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="624"/>
         </w:tabs>
         <w:ind w:left="624" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9667,155 +9245,154 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1291746965">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1148977439">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1296372167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1020276689">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1245529128">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6645"/>
     <w:rsid w:val="00000648"/>
     <w:rsid w:val="00001257"/>
     <w:rsid w:val="000047C5"/>
-    <w:rsid w:val="00005C01"/>
     <w:rsid w:val="000072CD"/>
     <w:rsid w:val="00012892"/>
     <w:rsid w:val="000128B1"/>
     <w:rsid w:val="00012A0A"/>
     <w:rsid w:val="000150DD"/>
     <w:rsid w:val="000153C0"/>
     <w:rsid w:val="00017BBF"/>
     <w:rsid w:val="00017E71"/>
     <w:rsid w:val="00023E88"/>
     <w:rsid w:val="000433EE"/>
     <w:rsid w:val="000443C9"/>
     <w:rsid w:val="00044860"/>
     <w:rsid w:val="00047641"/>
     <w:rsid w:val="00063E1D"/>
     <w:rsid w:val="0006605C"/>
     <w:rsid w:val="00073535"/>
     <w:rsid w:val="00073CC8"/>
     <w:rsid w:val="00080A97"/>
     <w:rsid w:val="00080FBB"/>
-    <w:rsid w:val="00090881"/>
     <w:rsid w:val="000913C3"/>
     <w:rsid w:val="00096E00"/>
     <w:rsid w:val="000A510A"/>
     <w:rsid w:val="000B3F31"/>
     <w:rsid w:val="000C14FF"/>
     <w:rsid w:val="000C6E3F"/>
     <w:rsid w:val="000D085F"/>
     <w:rsid w:val="000D54FD"/>
     <w:rsid w:val="000E09B0"/>
     <w:rsid w:val="000E32EF"/>
     <w:rsid w:val="000F54C8"/>
     <w:rsid w:val="00102E2D"/>
     <w:rsid w:val="00104755"/>
     <w:rsid w:val="00105FB5"/>
     <w:rsid w:val="0012035A"/>
     <w:rsid w:val="0012053D"/>
     <w:rsid w:val="00122D99"/>
     <w:rsid w:val="00127360"/>
     <w:rsid w:val="001410F5"/>
     <w:rsid w:val="0014687B"/>
     <w:rsid w:val="001601ED"/>
     <w:rsid w:val="00166C32"/>
     <w:rsid w:val="00173B5B"/>
     <w:rsid w:val="0017715E"/>
     <w:rsid w:val="001778A2"/>
     <w:rsid w:val="00186A11"/>
     <w:rsid w:val="00187E7F"/>
     <w:rsid w:val="00192E2F"/>
     <w:rsid w:val="00194281"/>
     <w:rsid w:val="00194B18"/>
     <w:rsid w:val="00195C79"/>
     <w:rsid w:val="00196972"/>
     <w:rsid w:val="001A1217"/>
     <w:rsid w:val="001A525D"/>
     <w:rsid w:val="001A597C"/>
     <w:rsid w:val="001B3548"/>
     <w:rsid w:val="001B39D9"/>
     <w:rsid w:val="001B5BC7"/>
     <w:rsid w:val="001B659F"/>
     <w:rsid w:val="001C1680"/>
     <w:rsid w:val="001C1D05"/>
     <w:rsid w:val="001C1E8C"/>
     <w:rsid w:val="001C3487"/>
     <w:rsid w:val="001C3F1B"/>
     <w:rsid w:val="001D0353"/>
     <w:rsid w:val="001D17E9"/>
     <w:rsid w:val="001D63A4"/>
+    <w:rsid w:val="001E3420"/>
     <w:rsid w:val="001E63A2"/>
     <w:rsid w:val="00203B44"/>
     <w:rsid w:val="00207052"/>
     <w:rsid w:val="00211AAD"/>
     <w:rsid w:val="00212F4A"/>
     <w:rsid w:val="00213655"/>
     <w:rsid w:val="00223871"/>
+    <w:rsid w:val="002238FE"/>
     <w:rsid w:val="0022468E"/>
     <w:rsid w:val="0022622E"/>
     <w:rsid w:val="00226CC6"/>
     <w:rsid w:val="00240C62"/>
     <w:rsid w:val="00245855"/>
     <w:rsid w:val="0025683D"/>
     <w:rsid w:val="00261F2C"/>
     <w:rsid w:val="00267376"/>
     <w:rsid w:val="0027175B"/>
     <w:rsid w:val="00271C0F"/>
     <w:rsid w:val="00273A8C"/>
     <w:rsid w:val="0027411F"/>
     <w:rsid w:val="00285591"/>
     <w:rsid w:val="0028767A"/>
     <w:rsid w:val="00294804"/>
     <w:rsid w:val="002A2162"/>
     <w:rsid w:val="002A4C09"/>
     <w:rsid w:val="002A62B8"/>
     <w:rsid w:val="002A7017"/>
     <w:rsid w:val="002B4351"/>
     <w:rsid w:val="002B497B"/>
     <w:rsid w:val="002C3388"/>
     <w:rsid w:val="002C7DDE"/>
     <w:rsid w:val="002D10D6"/>
     <w:rsid w:val="002E0EA7"/>
@@ -9852,51 +9429,50 @@
     <w:rsid w:val="00370A74"/>
     <w:rsid w:val="00372672"/>
     <w:rsid w:val="003738EF"/>
     <w:rsid w:val="00374E13"/>
     <w:rsid w:val="0037629A"/>
     <w:rsid w:val="00381672"/>
     <w:rsid w:val="0038542B"/>
     <w:rsid w:val="00387B7E"/>
     <w:rsid w:val="00390265"/>
     <w:rsid w:val="00394A2B"/>
     <w:rsid w:val="00397E3E"/>
     <w:rsid w:val="003A16A9"/>
     <w:rsid w:val="003B24E6"/>
     <w:rsid w:val="003B7223"/>
     <w:rsid w:val="003C42DD"/>
     <w:rsid w:val="003C7D1B"/>
     <w:rsid w:val="003D1C70"/>
     <w:rsid w:val="003D1D2D"/>
     <w:rsid w:val="003D5EC2"/>
     <w:rsid w:val="003E08F2"/>
     <w:rsid w:val="003E0C70"/>
     <w:rsid w:val="003E1925"/>
     <w:rsid w:val="003F0767"/>
     <w:rsid w:val="003F4F83"/>
     <w:rsid w:val="004132FB"/>
-    <w:rsid w:val="0041583F"/>
     <w:rsid w:val="00420524"/>
     <w:rsid w:val="0042166A"/>
     <w:rsid w:val="00423233"/>
     <w:rsid w:val="00423A21"/>
     <w:rsid w:val="00424F9A"/>
     <w:rsid w:val="00435425"/>
     <w:rsid w:val="0044671E"/>
     <w:rsid w:val="00447466"/>
     <w:rsid w:val="00457D3E"/>
     <w:rsid w:val="00461AEA"/>
     <w:rsid w:val="004646B8"/>
     <w:rsid w:val="00471709"/>
     <w:rsid w:val="0047225D"/>
     <w:rsid w:val="004733E0"/>
     <w:rsid w:val="0048285A"/>
     <w:rsid w:val="00486EC6"/>
     <w:rsid w:val="00494DBF"/>
     <w:rsid w:val="004A0450"/>
     <w:rsid w:val="004A12A8"/>
     <w:rsid w:val="004A3A1D"/>
     <w:rsid w:val="004B1C5C"/>
     <w:rsid w:val="004B1D90"/>
     <w:rsid w:val="004C2272"/>
     <w:rsid w:val="004C518B"/>
     <w:rsid w:val="004D2012"/>
@@ -9982,83 +9558,83 @@
     <w:rsid w:val="006A58FA"/>
     <w:rsid w:val="006B451D"/>
     <w:rsid w:val="006C4E35"/>
     <w:rsid w:val="006C6D91"/>
     <w:rsid w:val="006D11A7"/>
     <w:rsid w:val="006D6645"/>
     <w:rsid w:val="006E4266"/>
     <w:rsid w:val="006F2627"/>
     <w:rsid w:val="006F4B68"/>
     <w:rsid w:val="006F5B57"/>
     <w:rsid w:val="00701092"/>
     <w:rsid w:val="00703EFE"/>
     <w:rsid w:val="0072242F"/>
     <w:rsid w:val="00722B69"/>
     <w:rsid w:val="0072318B"/>
     <w:rsid w:val="00723CA4"/>
     <w:rsid w:val="007267D6"/>
     <w:rsid w:val="0072706E"/>
     <w:rsid w:val="00736925"/>
     <w:rsid w:val="00736A74"/>
     <w:rsid w:val="00737A3C"/>
     <w:rsid w:val="00737B9A"/>
     <w:rsid w:val="00742F73"/>
     <w:rsid w:val="00751B68"/>
     <w:rsid w:val="00755FBD"/>
-    <w:rsid w:val="0075761C"/>
     <w:rsid w:val="00765FBC"/>
     <w:rsid w:val="00772E3F"/>
     <w:rsid w:val="0077572B"/>
     <w:rsid w:val="007762B2"/>
     <w:rsid w:val="00784871"/>
     <w:rsid w:val="007920F0"/>
     <w:rsid w:val="0079279C"/>
     <w:rsid w:val="00797267"/>
     <w:rsid w:val="00797486"/>
     <w:rsid w:val="007A1502"/>
     <w:rsid w:val="007A2E66"/>
     <w:rsid w:val="007B3A76"/>
     <w:rsid w:val="007B7FC0"/>
     <w:rsid w:val="007C0932"/>
     <w:rsid w:val="007C41EF"/>
     <w:rsid w:val="007C7827"/>
     <w:rsid w:val="007E1F4F"/>
     <w:rsid w:val="007E3EC8"/>
     <w:rsid w:val="007F1A1B"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F2AB1"/>
     <w:rsid w:val="007F2AFB"/>
     <w:rsid w:val="007F6B9B"/>
     <w:rsid w:val="007F6C93"/>
     <w:rsid w:val="0080504A"/>
     <w:rsid w:val="00817879"/>
     <w:rsid w:val="00817A66"/>
     <w:rsid w:val="00834387"/>
     <w:rsid w:val="00835DE6"/>
     <w:rsid w:val="00844477"/>
     <w:rsid w:val="00852181"/>
     <w:rsid w:val="00852901"/>
+    <w:rsid w:val="008562BD"/>
     <w:rsid w:val="00865437"/>
     <w:rsid w:val="00866403"/>
     <w:rsid w:val="00872B10"/>
     <w:rsid w:val="00873817"/>
     <w:rsid w:val="00875111"/>
     <w:rsid w:val="00882801"/>
     <w:rsid w:val="008966D6"/>
     <w:rsid w:val="008A2821"/>
     <w:rsid w:val="008A485A"/>
     <w:rsid w:val="008A580E"/>
     <w:rsid w:val="008B0E0D"/>
     <w:rsid w:val="008C60E8"/>
     <w:rsid w:val="008C67F8"/>
     <w:rsid w:val="008D151B"/>
     <w:rsid w:val="008D1956"/>
     <w:rsid w:val="008E0B89"/>
     <w:rsid w:val="008E2564"/>
     <w:rsid w:val="008E2A3F"/>
     <w:rsid w:val="008F0671"/>
     <w:rsid w:val="008F5871"/>
     <w:rsid w:val="00900482"/>
     <w:rsid w:val="00911744"/>
     <w:rsid w:val="00922984"/>
     <w:rsid w:val="00924A3C"/>
     <w:rsid w:val="00926CA0"/>
@@ -10100,51 +9676,50 @@
     <w:rsid w:val="00A17703"/>
     <w:rsid w:val="00A254A9"/>
     <w:rsid w:val="00A27E7D"/>
     <w:rsid w:val="00A31D78"/>
     <w:rsid w:val="00A32C38"/>
     <w:rsid w:val="00A40E41"/>
     <w:rsid w:val="00A42C5E"/>
     <w:rsid w:val="00A46ECD"/>
     <w:rsid w:val="00A5269E"/>
     <w:rsid w:val="00A64A87"/>
     <w:rsid w:val="00A71163"/>
     <w:rsid w:val="00A72477"/>
     <w:rsid w:val="00A73449"/>
     <w:rsid w:val="00A7649C"/>
     <w:rsid w:val="00A819D9"/>
     <w:rsid w:val="00A86A3D"/>
     <w:rsid w:val="00A9308E"/>
     <w:rsid w:val="00A94D0E"/>
     <w:rsid w:val="00AA683D"/>
     <w:rsid w:val="00AA7535"/>
     <w:rsid w:val="00AB068B"/>
     <w:rsid w:val="00AB17E7"/>
     <w:rsid w:val="00AB2130"/>
     <w:rsid w:val="00AC28BA"/>
     <w:rsid w:val="00AC31D3"/>
-    <w:rsid w:val="00AC6F1E"/>
     <w:rsid w:val="00AD2215"/>
     <w:rsid w:val="00AD3F53"/>
     <w:rsid w:val="00AD5F16"/>
     <w:rsid w:val="00AE02CE"/>
     <w:rsid w:val="00AE2530"/>
     <w:rsid w:val="00AE27E7"/>
     <w:rsid w:val="00AE7A3C"/>
     <w:rsid w:val="00AF7560"/>
     <w:rsid w:val="00B07E76"/>
     <w:rsid w:val="00B10405"/>
     <w:rsid w:val="00B34929"/>
     <w:rsid w:val="00B373C9"/>
     <w:rsid w:val="00B4094B"/>
     <w:rsid w:val="00B5619A"/>
     <w:rsid w:val="00B56FAA"/>
     <w:rsid w:val="00B65787"/>
     <w:rsid w:val="00B70EC1"/>
     <w:rsid w:val="00B71DD0"/>
     <w:rsid w:val="00B72375"/>
     <w:rsid w:val="00B72D26"/>
     <w:rsid w:val="00B775A3"/>
     <w:rsid w:val="00B851B8"/>
     <w:rsid w:val="00B8541C"/>
     <w:rsid w:val="00B961CF"/>
     <w:rsid w:val="00BA5EFE"/>
@@ -10262,51 +9837,50 @@
     <w:rsid w:val="00EA064B"/>
     <w:rsid w:val="00EA146C"/>
     <w:rsid w:val="00EA2AA9"/>
     <w:rsid w:val="00EB3960"/>
     <w:rsid w:val="00EB5864"/>
     <w:rsid w:val="00EB64AF"/>
     <w:rsid w:val="00EC4C38"/>
     <w:rsid w:val="00EC7099"/>
     <w:rsid w:val="00EC713F"/>
     <w:rsid w:val="00ED3BFE"/>
     <w:rsid w:val="00ED52F4"/>
     <w:rsid w:val="00EE3256"/>
     <w:rsid w:val="00EF1408"/>
     <w:rsid w:val="00EF3076"/>
     <w:rsid w:val="00EF78F4"/>
     <w:rsid w:val="00F0232F"/>
     <w:rsid w:val="00F12E5B"/>
     <w:rsid w:val="00F22DC4"/>
     <w:rsid w:val="00F33414"/>
     <w:rsid w:val="00F41C8C"/>
     <w:rsid w:val="00F41F84"/>
     <w:rsid w:val="00F424D6"/>
     <w:rsid w:val="00F429F4"/>
     <w:rsid w:val="00F45152"/>
     <w:rsid w:val="00F47D28"/>
-    <w:rsid w:val="00F500F0"/>
     <w:rsid w:val="00F52F59"/>
     <w:rsid w:val="00F562F3"/>
     <w:rsid w:val="00F56BCC"/>
     <w:rsid w:val="00F606C5"/>
     <w:rsid w:val="00F625F7"/>
     <w:rsid w:val="00F6281E"/>
     <w:rsid w:val="00F6514C"/>
     <w:rsid w:val="00F65954"/>
     <w:rsid w:val="00F70CAC"/>
     <w:rsid w:val="00F7299D"/>
     <w:rsid w:val="00F80218"/>
     <w:rsid w:val="00F80F24"/>
     <w:rsid w:val="00F8110A"/>
     <w:rsid w:val="00FA277F"/>
     <w:rsid w:val="00FA46D4"/>
     <w:rsid w:val="00FA7CB1"/>
     <w:rsid w:val="00FB4FEC"/>
     <w:rsid w:val="00FC0E06"/>
     <w:rsid w:val="00FC455D"/>
     <w:rsid w:val="00FC486A"/>
     <w:rsid w:val="00FC4D59"/>
     <w:rsid w:val="00FD0CB0"/>
     <w:rsid w:val="00FD2695"/>
     <w:rsid w:val="00FD7311"/>
     <w:rsid w:val="00FE2F2C"/>
@@ -12598,74 +12172,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A39D90F8-F3B3-46BC-8C3C-A91760934B6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1532</Words>
-  <Characters>8737</Characters>
+  <Characters>8738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Typography</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ganeshsairam</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10249</CharactersWithSpaces>
+  <CharactersWithSpaces>10250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc394677358</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>